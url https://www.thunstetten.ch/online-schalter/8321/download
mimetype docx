--- v0 (2025-10-14)
+++ v1 (2026-09-08)
@@ -7,53 +7,53 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EFBDA7A" w14:textId="724520AA" w:rsidR="009811F6" w:rsidRPr="006B4E57" w:rsidRDefault="006B4E57" w:rsidP="00FE112B">
+    <w:p w14:paraId="1EFBDA7A" w14:textId="43C0E3DB" w:rsidR="009811F6" w:rsidRPr="006B4E57" w:rsidRDefault="006B4E57" w:rsidP="00FE112B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014CC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
@@ -206,71 +206,91 @@
                         <w:t>Bewilligungsnummer</w:t>
                       </w:r>
                       <w:r w:rsidR="006B4E57" w:rsidRPr="000D0EE7">
                         <w:rPr>
                           <w:color w:val="C0504D" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00473281" w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Gesuch für Objekt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00547126" w:rsidRPr="006B4E57">
+        <w:t xml:space="preserve">Gesuch für </w:t>
+      </w:r>
+      <w:r w:rsidR="00413296" w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>- und Anlage</w:t>
+        <w:t>Anlage</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6982">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00413296">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- und </w:t>
       </w:r>
       <w:r w:rsidR="00473281" w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>benützung</w:t>
+        <w:t>Objektbenützung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF94AA5" w14:textId="77777777" w:rsidR="00473281" w:rsidRPr="006B4E57" w:rsidRDefault="00473281" w:rsidP="00653C0F">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="right" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB16AFD" w14:textId="2DC64FC6" w:rsidR="00A74611" w:rsidRPr="006B4E57" w:rsidRDefault="00547126" w:rsidP="009811F6">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -1950,58 +1970,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024F07">
-[...6 lines deleted...]
-      <w:r w:rsidR="00024F07">
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
@@ -2017,58 +2037,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024F07">
-[...6 lines deleted...]
-      <w:r w:rsidR="00024F07">
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> nein</w:t>
       </w:r>
     </w:p>
@@ -2731,149 +2751,145 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3990"/>
         <w:gridCol w:w="277"/>
         <w:gridCol w:w="4803"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520F4D" w:rsidRPr="006B4E57" w14:paraId="4B35DFFF" w14:textId="77777777" w:rsidTr="00F24EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6FA8E8A2" w14:textId="77777777" w:rsidR="00520F4D" w:rsidRPr="006B4E57" w:rsidRDefault="00520F4D" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DF1785A" w14:textId="77777777" w:rsidR="00520F4D" w:rsidRPr="006B4E57" w:rsidRDefault="00520F4D" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73A2E4F1" w14:textId="77777777" w:rsidR="00520F4D" w:rsidRPr="006B4E57" w:rsidRDefault="00520F4D" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unterschrift der verantwortlichen Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24EC4" w:rsidRPr="00852490" w14:paraId="4FFA51F5" w14:textId="77777777" w:rsidTr="00F24EC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6CDF0995" w14:textId="77777777" w:rsidR="00F24EC4" w:rsidRPr="00852490" w:rsidRDefault="00F24EC4" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852490">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2955,174 +2971,191 @@
             </w:r>
             <w:r w:rsidRPr="00852490">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00852490">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="437F9210" w14:textId="77777777" w:rsidR="00F24EC4" w:rsidRPr="00852490" w:rsidRDefault="00F24EC4" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4803" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10135040" w14:textId="77777777" w:rsidR="00F24EC4" w:rsidRPr="00852490" w:rsidRDefault="00F24EC4" w:rsidP="00F24EC4">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5127125F" w14:textId="77777777" w:rsidR="00547126" w:rsidRPr="006B4E57" w:rsidRDefault="00520F4D" w:rsidP="00520F4D">
+    <w:p w14:paraId="5127125F" w14:textId="77777777" w:rsidR="00547126" w:rsidRDefault="00520F4D" w:rsidP="00520F4D">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Das Gesuch kann per E-Mail ohne Unterschrift eingereicht werden)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="31F7891C" w14:textId="77777777" w:rsidR="003B7421" w:rsidRPr="006B4E57" w:rsidRDefault="003B7421" w:rsidP="00520F4D">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="42F6C861" w14:textId="77777777" w:rsidR="0008658E" w:rsidRPr="00A7343F" w:rsidRDefault="0008658E" w:rsidP="00653C0F">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1071F74D" w14:textId="6B076914" w:rsidR="00E06EE3" w:rsidRPr="00643DB6" w:rsidRDefault="00547126" w:rsidP="00024F07">
+    <w:p w14:paraId="1071F74D" w14:textId="6B076914" w:rsidR="00E06EE3" w:rsidRPr="00643DB6" w:rsidRDefault="00547126" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3146,73 +3179,73 @@
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">spätestens 30 Tage vor dem Anlass </w:t>
       </w:r>
       <w:r w:rsidR="004C32B5" w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>senden an</w:t>
       </w:r>
       <w:r w:rsidR="0008658E" w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C62797E" w14:textId="77777777" w:rsidR="00892263" w:rsidRDefault="00892263" w:rsidP="00024F07">
+    <w:p w14:paraId="5C62797E" w14:textId="77777777" w:rsidR="00892263" w:rsidRDefault="00892263" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F28F213" w14:textId="1B13A9B6" w:rsidR="00BA61A3" w:rsidRPr="00643DB6" w:rsidRDefault="00526D51" w:rsidP="00024F07">
+    <w:p w14:paraId="7F28F213" w14:textId="1B13A9B6" w:rsidR="00BA61A3" w:rsidRPr="00643DB6" w:rsidRDefault="00526D51" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
@@ -3238,51 +3271,51 @@
       <w:r w:rsidR="00BF5FEB" w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Flurstrasse 2</w:t>
       </w:r>
       <w:r w:rsidR="00CF30D2" w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4922 Bützberg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DBD071" w14:textId="7833DC78" w:rsidR="0008658E" w:rsidRPr="00643DB6" w:rsidRDefault="00E61771" w:rsidP="00024F07">
+    <w:p w14:paraId="60DBD071" w14:textId="7833DC78" w:rsidR="0008658E" w:rsidRPr="00643DB6" w:rsidRDefault="00E61771" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643DB6">
@@ -3293,123 +3326,123 @@
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00643DB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>gemeindeschreiberei@thunstetten.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="789DEBD7" w14:textId="35A9D8D2" w:rsidR="00643DB6" w:rsidRPr="00643DB6" w:rsidRDefault="00643DB6" w:rsidP="00024F07">
+    <w:p w14:paraId="789DEBD7" w14:textId="35A9D8D2" w:rsidR="00643DB6" w:rsidRPr="00643DB6" w:rsidRDefault="00643DB6" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>062 958 60 30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1553EA80" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRPr="00643DB6" w:rsidRDefault="00FE112B" w:rsidP="00024F07">
+    <w:p w14:paraId="1553EA80" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRPr="00643DB6" w:rsidRDefault="00FE112B" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="377C511D" w14:textId="78AA5D69" w:rsidR="00E61771" w:rsidRPr="00643DB6" w:rsidRDefault="00643DB6" w:rsidP="00024F07">
+    <w:p w14:paraId="377C511D" w14:textId="78AA5D69" w:rsidR="00E61771" w:rsidRPr="00643DB6" w:rsidRDefault="00643DB6" w:rsidP="00B46A30">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643DB6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3496,80 +3529,88 @@
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A66FE0" w:rsidRPr="006B4E57" w:rsidSect="00FE112B">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1560" w:right="1418" w:bottom="719" w:left="1418" w:header="540" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D70B5F" w14:textId="4A236036" w:rsidR="0073495E" w:rsidRPr="006B4E57" w:rsidRDefault="00FE112B" w:rsidP="00892263">
+    <w:p w14:paraId="13061730" w14:textId="31C57E8F" w:rsidR="00FE47C4" w:rsidRDefault="00FE47C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D70B5F" w14:textId="6D5FE5F7" w:rsidR="0073495E" w:rsidRDefault="00FE112B" w:rsidP="00892263">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D0EE7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A2B5E79" wp14:editId="1F4267F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-480060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3829050" cy="314325"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -3732,178 +3773,250 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mezwan) </w:t>
       </w:r>
       <w:r w:rsidR="00790916" w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F080"/>
       </w:r>
       <w:r w:rsidR="00790916" w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F081"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="08A97A16" w14:textId="21903DCA" w:rsidR="00F060CC" w:rsidRPr="00FF2BD9" w:rsidRDefault="00C2326C" w:rsidP="00892263">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kapazität</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7421">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7421" w:rsidRPr="003B7421">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mezwan</w:t>
+      </w:r>
+      <w:r w:rsidR="00666840" w:rsidRPr="00FF2BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 300 Personen</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="4536" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="467"/>
+        <w:gridCol w:w="3704"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="0F4F43BD" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="006A0DDB" w:rsidRPr="006B4E57" w14:paraId="0F4F43BD" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DC0AF0" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00786D65" w:rsidP="00F24EC4">
+          <w:p w14:paraId="39DC0AF0" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="00FF2BD9" w:rsidRDefault="00786D65" w:rsidP="006A0DDB">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="6300"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499C6158" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00F24EC4">
+          <w:p w14:paraId="499C6158" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="00FF2BD9" w:rsidRDefault="003B4F27" w:rsidP="006A0DDB">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="6300"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Objekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="1B6F7D55" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="1B6F7D55" w14:textId="77777777" w:rsidTr="00FF2BD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EE66A2C" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00786D65" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="188402E3" w14:textId="7F0C5DB3" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
@@ -3917,190 +4030,210 @@
               <w:t>Halle</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> inkl. Bühne, Mobiliar (Tische und Stühle), Requisitenraum, Foyer, Sanitätsraum, Galerie, Umkleideräume, Duschen</w:t>
             </w:r>
             <w:r w:rsidR="00DE2202" w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Schall- und Lichtanlage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="1B515C21" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="1B515C21" w14:textId="77777777" w:rsidTr="00FF2BD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F27E891" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00786D65" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5911CF7A" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="5911CF7A" w14:textId="0266BD8F" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Küche </w:t>
             </w:r>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inkl. Office, Geschirr</w:t>
             </w:r>
             <w:r w:rsidR="00DE2202" w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, Kaffemaschine</w:t>
+              <w:t>, Kaffe</w:t>
+            </w:r>
+            <w:r w:rsidR="00F645E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE2202" w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>maschine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="38D01042" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="38D01042" w14:textId="77777777" w:rsidTr="00FF2BD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B482B8B" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00DE2202" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ABB26E6" w14:textId="48DBB076" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
@@ -4123,1611 +4256,3288 @@
               <w:t>inkl</w:t>
             </w:r>
             <w:r w:rsidR="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobiliar (Tische und Stühle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="5B4E5DB0" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="5B4E5DB0" w14:textId="77777777" w:rsidTr="00FF2BD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B15A2C5" w14:textId="0805B2FB" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28122627" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Umkleideräume und Duschen</w:t>
             </w:r>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> im UG zu Aussen- und Innenanlagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...99 lines deleted...]
-      <w:tr w:rsidR="00F32861" w:rsidRPr="006B4E57" w14:paraId="30CFE1FE" w14:textId="77777777" w:rsidTr="005E3A79">
+      <w:tr w:rsidR="00FB7F43" w:rsidRPr="006B4E57" w14:paraId="7B1ABC02" w14:textId="77777777" w:rsidTr="00FF2BD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18796282" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="01757691" w14:textId="522AF2B6" w:rsidR="00FB7F43" w:rsidRDefault="00473004" w:rsidP="00553E32">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="3704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C4D299" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="125251D9" w14:textId="1EAD8E93" w:rsidR="00FB7F43" w:rsidRPr="009B237F" w:rsidRDefault="009B237F" w:rsidP="00E57AC9">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...16 lines deleted...]
-              <w:t>inkl. Essraum</w:t>
+            <w:r w:rsidRPr="009B237F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sonnensegel Hauptei</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2FED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B237F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F8A1DE9" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="00F32861" w:rsidRDefault="00F32861" w:rsidP="00F32861">
+    <w:p w14:paraId="230A8B56" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="00F32861" w:rsidRDefault="00F32861" w:rsidP="00892263">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DDE497" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="00F32861" w:rsidRDefault="00F32861" w:rsidP="00F32861">
+    <w:p w14:paraId="74DDE497" w14:textId="77777777" w:rsidR="00F32861" w:rsidRDefault="00F32861" w:rsidP="00F32861">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AA50DB" w14:textId="55AD4FDE" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="00F32861">
+    <w:p w14:paraId="5886643D" w14:textId="77777777" w:rsidR="0034316B" w:rsidRDefault="0034316B" w:rsidP="0034316B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:iCs/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schulhaus Thunstetten </w:t>
+        <w:t xml:space="preserve">Aula und Sportanlagen Byfang </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F080"/>
       </w:r>
       <w:r w:rsidRPr="006B4E57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F081"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C04BC8" w14:textId="0A0BFA2E" w:rsidR="0034316B" w:rsidRPr="00236CA5" w:rsidRDefault="0034316B" w:rsidP="0034316B">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kapazität</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7421" w:rsidRPr="003B7421">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7421" w:rsidRPr="003B7421">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: 250 Personen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="4536" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="552"/>
-        <w:gridCol w:w="3984"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F32861" w:rsidRPr="006B4E57" w14:paraId="1FBD016C" w14:textId="77777777" w:rsidTr="005E3A79">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="2C40D4C6" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30ECC55D" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="0A280669" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="00FF2BD9" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8A99F3" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="00FF2BD9" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="6300"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="7980BD6C" w14:textId="77777777" w:rsidTr="00236CA5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2F6D12" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>14</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065C5888" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="0C782DC6" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Mehrzweckraum</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aula </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl. Vorraum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32861" w:rsidRPr="006B4E57" w14:paraId="64991CFD" w14:textId="77777777" w:rsidTr="005E3A79">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="0075F317" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30EC3F90" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="5AEFD6C9" w14:textId="77777777" w:rsidR="0034316B" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>15</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="724F3B0C" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="3E0FD548" w14:textId="39508805" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="00F645E4" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...7 lines deleted...]
-              <w:t>Pausenareal als PW-Parkplatz</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vorraum </w:t>
+            </w:r>
+            <w:r w:rsidR="0034316B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...60 lines deleted...]
-      <w:tr w:rsidR="00F32861" w:rsidRPr="006B4E57" w14:paraId="2C6A33ED" w14:textId="77777777" w:rsidTr="005E3A79">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="0A50B796" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E389988" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="47FB7B38" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C66BCEB" w14:textId="77777777" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="005E3A79">
+          <w:p w14:paraId="15B2E039" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>uf Anfrage</w:t>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turnhalle I </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl. Geräteraum, Galerie, Umkleideräume, Duschen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...110 lines deleted...]
-      <w:tr w:rsidR="00A66FE0" w:rsidRPr="006B4E57" w14:paraId="166A4F55" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="78203F41" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7D1685" w14:textId="77777777" w:rsidR="00A66FE0" w:rsidRPr="006B4E57" w:rsidRDefault="00A66FE0" w:rsidP="00CF378B">
-[...73 lines deleted...]
-          <w:p w14:paraId="07723BB6" w14:textId="65C80E3E" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="559FB6E7" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446961B3" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="6B38ABB5" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aula </w:t>
-[...9 lines deleted...]
-              <w:t>inkl. Vorraum</w:t>
+              <w:t xml:space="preserve">Turnhalle II </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl. Geräteraum, Galerie, Umkleideräume, Duschen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="20AA74D9" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="3B6768F5" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE9D647" w14:textId="4AD84898" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="08278E3D" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCE33EA" w14:textId="66315146" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="708863BE" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turnhalle I </w:t>
-[...8 lines deleted...]
-              <w:t>inkl. Geräteraum, Galerie, Umkleideräume, Duschen</w:t>
+              <w:t xml:space="preserve">Hallenbad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl. Umkleideräume, Duschen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="283A84F3" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="23502CD9" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46515E55" w14:textId="69AB5872" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="09325F71" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CB0E1" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="6C841CC2" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turnhalle II </w:t>
-[...8 lines deleted...]
-              <w:t>inkl. Geräteraum, Galerie, Umkleideräume, Duschen</w:t>
+              <w:t xml:space="preserve">Hartplatz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(nur für Sportbetrieb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="25F37C9E" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="66743EA1" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680B369E" w14:textId="0B3D3D3F" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="55D549BC" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113B2B29" w14:textId="15D1A230" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="727AA762" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hallenbad </w:t>
-[...8 lines deleted...]
-              <w:t>inkl. Umkleideräume, Duschen</w:t>
+              <w:t>Spielwiese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="075BB6A7" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="535E8F46" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09008022" w14:textId="49452751" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="14939336" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73405DCF" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00E57AC9">
+          <w:p w14:paraId="7C834798" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:bCs/>
+                <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hartplatz </w:t>
-[...26 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Fussballplatz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="6E2B3F1D" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="7C2FB915" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647AE03C" w14:textId="43A3653C" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="6DAB5069" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F94725" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00553E32">
+          <w:p w14:paraId="6038C022" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Spielwiese</w:t>
+              <w:t>Parzelle für Schausteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="731B7527" w14:textId="77777777" w:rsidTr="00643DB6">
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="602790F4" w14:textId="77777777" w:rsidTr="00236CA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C21323A" w14:textId="528531BA" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="4DDC4793" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="009F56AA" w:rsidDel="002B0AF6" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
+                <w:strike/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>11</w:t>
+            <w:r w:rsidRPr="009F56AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709083C1" w14:textId="0C782608" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00553E32">
+          <w:p w14:paraId="16B2B071" w14:textId="15FA9CE2" w:rsidR="0034316B" w:rsidRPr="009F56AA" w:rsidRDefault="0034316B" w:rsidP="00236CA5">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...7 lines deleted...]
-              <w:t>Fussballplatz</w:t>
+            <w:r w:rsidRPr="009F56AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:strike/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lehrerarbeitsplätze</w:t>
+            </w:r>
+            <w:r w:rsidR="009F56AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4F27" w:rsidRPr="006B4E57" w14:paraId="09499197" w14:textId="77777777" w:rsidTr="00643DB6">
+    </w:tbl>
+    <w:p w14:paraId="4FA94310" w14:textId="639F422C" w:rsidR="0049591B" w:rsidRPr="00FA51D8" w:rsidRDefault="009F56AA" w:rsidP="003318FF">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA51D8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>*Steht aufgrund Umnutzung nicht zur Verfügung</w:t>
+      </w:r>
+      <w:r w:rsidR="00536859">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2707BC" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AF7E1B" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B55B55" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8EE594" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F03AD1C" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07770FA0" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0934353A" w14:textId="77777777" w:rsidR="00E83496" w:rsidRDefault="00E83496" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FF1478" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="0034316B">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schulhaus Bützberg Dorf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F080"/>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F081"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="4536" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00143D94" w:rsidRPr="006B4E57" w14:paraId="7C01A8B1" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6A44B0" w14:textId="7E011217" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="00643DB6" w:rsidP="00553E32">
+          <w:p w14:paraId="3AAE70BC" w14:textId="06392BCD" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00143D94">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>12</w:t>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA06F4" w14:textId="77777777" w:rsidR="003B4F27" w:rsidRPr="006B4E57" w:rsidRDefault="003B4F27" w:rsidP="00553E32">
+          <w:p w14:paraId="5127B96F" w14:textId="1C307E00" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00143D94">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4E57">
-[...7 lines deleted...]
-              <w:t>Parzelle für Schausteller</w:t>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="1C00BCBA" w14:textId="77777777" w:rsidTr="000F36FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC10CA0" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="000F36FF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080DFF1D" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="000F36FF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schulküche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inkl. Essraum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0034316B" w:rsidRPr="006B4E57" w14:paraId="29F153C4" w14:textId="77777777" w:rsidTr="000F36FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6354E018" w14:textId="77777777" w:rsidR="0034316B" w:rsidRDefault="0034316B" w:rsidP="000F36FF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A25DF38" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="006B4E57" w:rsidRDefault="0034316B" w:rsidP="000F36FF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Musikzimmer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45D0D31F" w14:textId="34C58B6F" w:rsidR="00F7095E" w:rsidRPr="00F32861" w:rsidRDefault="00F7095E" w:rsidP="00F32861">
+    <w:p w14:paraId="2A2759AD" w14:textId="77777777" w:rsidR="0034316B" w:rsidRPr="00F32861" w:rsidRDefault="0034316B" w:rsidP="0034316B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
+        <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2E9BE8" w14:textId="77777777" w:rsidR="00E517AE" w:rsidRPr="00B14E39" w:rsidRDefault="00E517AE" w:rsidP="00E517AE">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AA50DB" w14:textId="1DD8A495" w:rsidR="00F32861" w:rsidRPr="006B4E57" w:rsidRDefault="00F32861" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schulhaus Thunstetten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F080"/>
+      </w:r>
+      <w:r w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F081"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="4536" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00143D94" w:rsidRPr="006B4E57" w14:paraId="53B19826" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA21CC7" w14:textId="64AA7C54" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00143D94">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C36F715" w14:textId="10567C56" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00143D94">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006432B7" w:rsidRPr="006B4E57" w14:paraId="5D172D06" w14:textId="77777777" w:rsidTr="00B57058">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29518F8E" w14:textId="430C8255" w:rsidR="006432B7" w:rsidRPr="006B4E57" w:rsidRDefault="006432B7" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FD00DF" w14:textId="4A560D3D" w:rsidR="006432B7" w:rsidRPr="006B4E57" w:rsidRDefault="006432B7" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006432B7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mehrzweckraum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006432B7" w:rsidRPr="006B4E57" w14:paraId="344E4361" w14:textId="77777777" w:rsidTr="00B57058">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2719FE" w14:textId="07DF0131" w:rsidR="006432B7" w:rsidRDefault="006432B7" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401D04CF" w14:textId="43416E6B" w:rsidR="006432B7" w:rsidRPr="006B4E57" w:rsidRDefault="006432B7" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4E57">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pausenareal als PW-Parkplatz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02F68749" w14:textId="77777777" w:rsidR="006432B7" w:rsidRPr="00E517AE" w:rsidRDefault="006432B7" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5262B8E9" w14:textId="7FF9CF1D" w:rsidR="00DD05F1" w:rsidRDefault="00DD05F1" w:rsidP="00DD05F1">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gemeindehaus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C41">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C41" w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F080"/>
+      </w:r>
+      <w:r w:rsidR="00A64C41" w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F081"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="4536" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00143D94" w:rsidRPr="006B4E57" w14:paraId="4AB2E1A7" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9DCEA3" w14:textId="27120ECA" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230D278C" w14:textId="21D73F4F" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001873B5" w:rsidRPr="006B4E57" w14:paraId="0764CAE0" w14:textId="77777777" w:rsidTr="00B57058">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218FE90C" w14:textId="7577173D" w:rsidR="001873B5" w:rsidRPr="006B4E57" w:rsidRDefault="001873B5" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC2C1B" w14:textId="2843D455" w:rsidR="001873B5" w:rsidRPr="006B4E57" w:rsidRDefault="001873B5" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dachstock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EB95CA5" w14:textId="77777777" w:rsidR="00DD05F1" w:rsidRPr="00E517AE" w:rsidRDefault="00DD05F1" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5382064D" w14:textId="0B0D1D96" w:rsidR="00F32861" w:rsidRDefault="00F32861" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Weitere Räume</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C41">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64C41" w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F080"/>
+      </w:r>
+      <w:r w:rsidR="00A64C41" w:rsidRPr="006B4E57">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F081"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="4536" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00143D94" w:rsidRPr="006B4E57" w14:paraId="5047E7CB" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5165F0" w14:textId="5470C966" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C0B0B5" w14:textId="44951E4F" w:rsidR="00143D94" w:rsidRPr="00FF2BD9" w:rsidRDefault="00143D94" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001873B5" w:rsidRPr="006B4E57" w14:paraId="205107F3" w14:textId="77777777" w:rsidTr="00B57058">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654620E4" w14:textId="7F64CD43" w:rsidR="001873B5" w:rsidRPr="006B4E57" w:rsidRDefault="001873B5" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E68AA10" w14:textId="3FD1805A" w:rsidR="001873B5" w:rsidRPr="006B4E57" w:rsidRDefault="001873B5" w:rsidP="00B57058">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Auf Anfrage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D8939EB" w14:textId="77777777" w:rsidR="00917BA5" w:rsidRPr="00E517AE" w:rsidRDefault="00917BA5" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E176255" w14:textId="2C6AFB0A" w:rsidR="00917BA5" w:rsidRDefault="00917BA5" w:rsidP="0017663B">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2BD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Festtische</w:t>
+      </w:r>
+      <w:r w:rsidR="00045582">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nur für Aussenbereich)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6310" w:tblpY="23"/>
+        <w:tblW w:w="4531" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="708"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0049591B" w:rsidRPr="002222DC" w14:paraId="63CB6B25" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF3C640" w14:textId="66794642" w:rsidR="0049591B" w:rsidRPr="00FF2BD9" w:rsidRDefault="0049591B" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1C17D7" w14:textId="362968C9" w:rsidR="0049591B" w:rsidRPr="00FF2BD9" w:rsidRDefault="0049591B" w:rsidP="00F248DF">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Objekt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0059679E" w:rsidRPr="002222DC" w14:paraId="017EE8AF" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B9E293" w14:textId="0EC6CC08" w:rsidR="0059679E" w:rsidRPr="00EB4A41" w:rsidRDefault="0059679E" w:rsidP="00EB4A41">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8D2F3A" w14:textId="77777777" w:rsidR="0059679E" w:rsidRPr="00FF2BD9" w:rsidRDefault="0059679E" w:rsidP="00EB4A41">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Festtische und –bänke 3m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bitte Anzahl angeben (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017663B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Total 29 Stück)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB39319" w14:textId="55CD9DC3" w:rsidR="0059679E" w:rsidRPr="003F3526" w:rsidRDefault="0059679E" w:rsidP="0059679E">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="Anz."/>
+                    <w:listEntry w:val="1"/>
+                    <w:listEntry w:val="2"/>
+                    <w:listEntry w:val="3"/>
+                    <w:listEntry w:val="4"/>
+                    <w:listEntry w:val="5"/>
+                    <w:listEntry w:val="6"/>
+                    <w:listEntry w:val="7"/>
+                    <w:listEntry w:val="8"/>
+                    <w:listEntry w:val="9"/>
+                    <w:listEntry w:val="10"/>
+                    <w:listEntry w:val="11"/>
+                    <w:listEntry w:val="12"/>
+                    <w:listEntry w:val="13"/>
+                    <w:listEntry w:val="14"/>
+                    <w:listEntry w:val="15"/>
+                    <w:listEntry w:val="16"/>
+                    <w:listEntry w:val="17"/>
+                    <w:listEntry w:val="18"/>
+                    <w:listEntry w:val="19"/>
+                    <w:listEntry w:val="20"/>
+                    <w:listEntry w:val="21"/>
+                    <w:listEntry w:val="22"/>
+                    <w:listEntry w:val="23"/>
+                    <w:listEntry w:val="24 +"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A895C5" w14:textId="461EF3A2" w:rsidR="0059679E" w:rsidRPr="0059679E" w:rsidRDefault="0059679E" w:rsidP="0059679E">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3526">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0059679E" w:rsidRPr="002222DC" w14:paraId="694CA11C" w14:textId="77777777" w:rsidTr="00FF2BD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAC930F" w14:textId="548AAD57" w:rsidR="0059679E" w:rsidRPr="00EB4A41" w:rsidRDefault="0059679E" w:rsidP="00EB4A41">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC2C6C7" w14:textId="77777777" w:rsidR="0059679E" w:rsidRPr="00FF2BD9" w:rsidRDefault="0059679E" w:rsidP="00EB4A41">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Festtische und –bänke 5m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2BD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Bitte Anzahl angeben </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017663B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Total 15 Stück)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD6CEC2" w14:textId="77777777" w:rsidR="0059679E" w:rsidRPr="003A5EEA" w:rsidRDefault="0059679E" w:rsidP="0059679E">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="Anz."/>
+                    <w:listEntry w:val="1"/>
+                    <w:listEntry w:val="2"/>
+                    <w:listEntry w:val="3"/>
+                    <w:listEntry w:val="4"/>
+                    <w:listEntry w:val="5"/>
+                    <w:listEntry w:val="6"/>
+                    <w:listEntry w:val="7"/>
+                    <w:listEntry w:val="8"/>
+                    <w:listEntry w:val="9"/>
+                    <w:listEntry w:val="10"/>
+                    <w:listEntry w:val="11"/>
+                    <w:listEntry w:val="12"/>
+                    <w:listEntry w:val="13"/>
+                    <w:listEntry w:val="14"/>
+                    <w:listEntry w:val="15"/>
+                    <w:listEntry w:val=" "/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397540FC" w14:textId="4EC6D4AC" w:rsidR="0059679E" w:rsidRPr="0059679E" w:rsidRDefault="0059679E" w:rsidP="0059679E">
+            <w:pPr>
+              <w:pStyle w:val="Kopfzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="4140"/>
+                <w:tab w:val="left" w:pos="5670"/>
+                <w:tab w:val="left" w:pos="6300"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5EEA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05CB1340" w14:textId="77777777" w:rsidR="00917BA5" w:rsidRPr="00E517AE" w:rsidRDefault="00917BA5" w:rsidP="00F32861">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5068"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B384D67" w14:textId="0F39D99A" w:rsidR="00A66FE0" w:rsidRPr="006B4E57" w:rsidRDefault="00F7095E" w:rsidP="00892263">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="5068"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6578,139 +8388,134 @@
             </w:r>
             <w:r w:rsidR="006A7B96">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parkplätze auf Anfrage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="608F33AB" w14:textId="77777777" w:rsidR="00E77FC1" w:rsidRPr="00E77FC1" w:rsidRDefault="00E77FC1" w:rsidP="003B4F27">
+    <w:p w14:paraId="4B3E012E" w14:textId="2F6C15DB" w:rsidR="00E57416" w:rsidRPr="00FA51D8" w:rsidRDefault="00E57416" w:rsidP="003318FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
-[...21 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E57416" w:rsidRPr="00E77FC1" w:rsidSect="00A66FE0">
+        <w:sectPr w:rsidR="00E57416" w:rsidRPr="00FA51D8" w:rsidSect="00A66FE0">
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1008" w:right="1418" w:bottom="719" w:left="1418" w:header="540" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77FC1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00E77FC1" w:rsidRPr="00E77FC1">
+      <w:r w:rsidR="00E77FC1" w:rsidRPr="00FA51D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77FC1">
+      <w:r w:rsidRPr="00FA51D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>teht aufgrund Neubau Schulhaus Byfang IV nicht zur Verfügung!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E3F5A6" w14:textId="5DA7A251" w:rsidR="00F54E72" w:rsidRPr="00014CC9" w:rsidRDefault="00D17ED0" w:rsidP="00546907">
+    <w:p w14:paraId="731C177C" w14:textId="77777777" w:rsidR="00F41417" w:rsidRDefault="00F41417" w:rsidP="00FF2BD9">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E3F5A6" w14:textId="1CB8A845" w:rsidR="00F54E72" w:rsidRPr="00014CC9" w:rsidRDefault="00D17ED0" w:rsidP="00546907">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="160" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546907">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mietbare</w:t>
@@ -9353,1993 +11158,720 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DA527A" w:rsidRPr="006B4E57">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0EE7" w:rsidRPr="006B4E57" w14:paraId="0A832CA2" w14:textId="77777777" w:rsidTr="000D0EE7">
-[...1196 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6374" w:tblpY="592"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="497"/>
         <w:tblW w:w="4536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="3974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002222DC" w:rsidRPr="00643DB6" w14:paraId="6801D405" w14:textId="77777777" w:rsidTr="002222DC">
+      <w:tr w:rsidR="006F4130" w:rsidRPr="00643DB6" w14:paraId="0835B43D" w14:textId="77777777" w:rsidTr="006F4130">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F67B5C0" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="5999CC30" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B44D2E" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="7C3B40E6" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hauswarte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002222DC" w:rsidRPr="00643DB6" w14:paraId="001A0669" w14:textId="77777777" w:rsidTr="002222DC">
+      <w:tr w:rsidR="006F4130" w:rsidRPr="00643DB6" w14:paraId="68ACA8DB" w14:textId="77777777" w:rsidTr="006F4130">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="292FBCC1" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="0F50453B" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2768F209" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="157C9D56" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Schulleitung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002222DC" w:rsidRPr="00643DB6" w14:paraId="242ECE16" w14:textId="77777777" w:rsidTr="002222DC">
+      <w:tr w:rsidR="006F4130" w:rsidRPr="00643DB6" w14:paraId="155A52EF" w14:textId="77777777" w:rsidTr="006F4130">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01749409" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="42D6D7BD" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705FBEFC" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="471F4301" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00643DB6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Absagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002222DC" w:rsidRPr="00643DB6" w14:paraId="529884C7" w14:textId="77777777" w:rsidTr="002222DC">
+      <w:tr w:rsidR="006F4130" w:rsidRPr="00643DB6" w14:paraId="45D451BA" w14:textId="77777777" w:rsidTr="006F4130">
         <w:trPr>
           <w:trHeight w:val="1334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A4D685" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="002222DC" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="452C5EEF" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="002222DC" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002222DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Parkplätze</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78C66C74" w14:textId="77777777" w:rsidR="002222DC" w:rsidRPr="00FE112B" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="5242D4EF" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00FE112B" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE112B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sind genügend Parkplätze vorhanden?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3B8A8F" w14:textId="137313A1" w:rsidR="002222DC" w:rsidRPr="00FE112B" w:rsidRDefault="00925DB4" w:rsidP="002222DC">
+          <w:p w14:paraId="68EFB40E" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00FE112B" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE112B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Verein/JP:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Konzept nötig?</w:t>
+              <w:t>Verein/JP: Konzept nötig?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="556AF13B" w14:textId="71F357C0" w:rsidR="00925DB4" w:rsidRPr="00FE112B" w:rsidRDefault="00925DB4" w:rsidP="002222DC">
+          <w:p w14:paraId="4EDB781E" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00FE112B" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE112B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Privatperson: Bestätigung</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> VKO?</w:t>
+              <w:t>Privatperson: Bestätigung VKO?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BC2E0D" w14:textId="77777777" w:rsidR="00FA1293" w:rsidRDefault="002222DC" w:rsidP="002222DC">
+          <w:p w14:paraId="549BFA7A" w14:textId="77777777" w:rsidR="006F4130" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE112B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bahnhofareal?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7D3E0E" w14:textId="37447EAB" w:rsidR="00FA1293" w:rsidRPr="00FA1293" w:rsidRDefault="002222DC" w:rsidP="00FA1293">
+          <w:p w14:paraId="7EE50384" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00FA1293" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1293">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E8"/>
             </w:r>
             <w:r w:rsidRPr="00FE112B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1293">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mail FC</w:t>
-[...17 lines deleted...]
-              <w:t>betr. Hinweis auf Einzelvermietung</w:t>
+              <w:t>Mail FC betr. Hinweis auf Einzelvermietung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3F89DB" w14:textId="540FF6F8" w:rsidR="002222DC" w:rsidRPr="00643DB6" w:rsidRDefault="00FA1293" w:rsidP="00FA1293">
+          <w:p w14:paraId="32C4E00E" w14:textId="77777777" w:rsidR="006F4130" w:rsidRPr="00643DB6" w:rsidRDefault="006F4130" w:rsidP="006F4130">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="4140"/>
                 <w:tab w:val="left" w:pos="5670"/>
                 <w:tab w:val="left" w:pos="6300"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1293">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E8"/>
             </w:r>
             <w:r w:rsidRPr="00FA1293">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Mail </w:t>
+              <w:t xml:space="preserve"> Mail </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Orts-QM</w:t>
             </w:r>
-            <w:r w:rsidR="001543A6" w:rsidRPr="00FA1293">
+            <w:r w:rsidRPr="00FA1293">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> betr. Licht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F62E339" w14:textId="221385E6" w:rsidR="00B30FB6" w:rsidRPr="002222DC" w:rsidRDefault="00A66FE0" w:rsidP="002222DC">
+    <w:p w14:paraId="7F62E339" w14:textId="0E60C72B" w:rsidR="00B30FB6" w:rsidRPr="002222DC" w:rsidRDefault="00643DB6" w:rsidP="002222DC">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B77821">
-[...30 lines deleted...]
-      <w:r w:rsidR="00643DB6" w:rsidRPr="00546907">
+      <w:r w:rsidRPr="00546907">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verarbeitung Intern</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B30FB6" w:rsidRPr="002222DC" w:rsidSect="00E57416">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1009" w:right="1418" w:bottom="567" w:left="1418" w:header="539" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2212F754" w14:textId="77777777" w:rsidR="00213FC4" w:rsidRDefault="00213FC4">
+    <w:p w14:paraId="4BB4D51F" w14:textId="77777777" w:rsidR="003C3C33" w:rsidRDefault="003C3C33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43933B1A" w14:textId="77777777" w:rsidR="00213FC4" w:rsidRDefault="00213FC4">
+    <w:p w14:paraId="69C3B19C" w14:textId="77777777" w:rsidR="003C3C33" w:rsidRDefault="003C3C33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42235D79" w14:textId="77777777" w:rsidR="00DA527A" w:rsidRPr="00553E32" w:rsidRDefault="00DA527A" w:rsidP="00DA527A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:sz w:val="12"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
@@ -11418,51 +11950,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008827AA" w:rsidRPr="008827AA">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:b/>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56A94A2F" w14:textId="77777777" w:rsidR="00A66FE0" w:rsidRPr="00A66FE0" w:rsidRDefault="00A66FE0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:b/>
         <w:sz w:val="12"/>
       </w:rPr>
@@ -11525,107 +12057,107 @@
         <w:sz w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008827AA" w:rsidRPr="008827AA">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A66FE0">
       <w:rPr>
         <w:b/>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03FD0C1E" w14:textId="77777777" w:rsidR="00213FC4" w:rsidRDefault="00213FC4">
+    <w:p w14:paraId="3F47D7F4" w14:textId="77777777" w:rsidR="003C3C33" w:rsidRDefault="003C3C33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65876816" w14:textId="77777777" w:rsidR="00213FC4" w:rsidRDefault="00213FC4">
+    <w:p w14:paraId="7281A1E8" w14:textId="77777777" w:rsidR="003C3C33" w:rsidRDefault="003C3C33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5359B551" w14:textId="6AABADC0" w:rsidR="00F24EC4" w:rsidRPr="00A800BC" w:rsidRDefault="00F24EC4" w:rsidP="00643DB6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1005"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="338DC22A" w14:textId="77777777" w:rsidR="00F24EC4" w:rsidRPr="00A800BC" w:rsidRDefault="00F24EC4" w:rsidP="00104262">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="605E81A6" w14:textId="77777777" w:rsidR="00F24EC4" w:rsidRPr="008717A9" w:rsidRDefault="00F24EC4" w:rsidP="008717A9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5954"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ED0AC15" w14:textId="77777777" w:rsidR="006B4E57" w:rsidRPr="006B4E57" w:rsidRDefault="006B4E57" w:rsidP="006B4E57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="34"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006B4E57">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="34"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2F622A02" wp14:editId="63F2529C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5523865</wp:posOffset>
@@ -11820,51 +12352,51 @@
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0E6017D7" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRPr="007A7BB2" w:rsidRDefault="00FE112B" w:rsidP="006B4E57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FD51E07" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRDefault="00FE112B" w:rsidP="006B4E57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1DEDC8B7" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRDefault="00FE112B" w:rsidP="006B4E57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
@@ -11885,52 +12417,164 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="251D29B7" w14:textId="77777777" w:rsidR="00FE112B" w:rsidRPr="007A7BB2" w:rsidRDefault="00FE112B" w:rsidP="006B4E57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="103A350D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E24772A"/>
+    <w:lvl w:ilvl="0" w:tplc="F9F49550">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="249760AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44C49946"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -11999,51 +12643,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F74725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E15C2846"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -12088,51 +12732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54451937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E1A7810"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12201,51 +12845,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E453E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="787487F6"/>
     <w:lvl w:ilvl="0" w:tplc="408A5182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12314,51 +12958,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E5A12A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21B8D3EA"/>
     <w:lvl w:ilvl="0" w:tplc="78CCCA0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12428,296 +13072,382 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2106612719">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1128402259">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="905186244">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="905186244">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="2136097804">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2136097804">
+  <w:num w:numId="5" w16cid:durableId="593048664">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="593048664">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="1850218456">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00785EF9"/>
     <w:rsid w:val="00014CC9"/>
-    <w:rsid w:val="00024F07"/>
+    <w:rsid w:val="00045582"/>
     <w:rsid w:val="00054503"/>
     <w:rsid w:val="0008658E"/>
     <w:rsid w:val="000B3522"/>
     <w:rsid w:val="000D0EE7"/>
+    <w:rsid w:val="000D1CD6"/>
     <w:rsid w:val="000E1246"/>
+    <w:rsid w:val="000F4C2E"/>
     <w:rsid w:val="00104262"/>
     <w:rsid w:val="00110327"/>
+    <w:rsid w:val="00143D94"/>
     <w:rsid w:val="001543A6"/>
     <w:rsid w:val="001619CD"/>
+    <w:rsid w:val="0017663B"/>
+    <w:rsid w:val="001873B5"/>
     <w:rsid w:val="001973A3"/>
+    <w:rsid w:val="001D3973"/>
+    <w:rsid w:val="00200FC8"/>
     <w:rsid w:val="00203DE2"/>
     <w:rsid w:val="00213FC4"/>
     <w:rsid w:val="002175F1"/>
     <w:rsid w:val="002222DC"/>
+    <w:rsid w:val="00227A4B"/>
     <w:rsid w:val="002415BE"/>
     <w:rsid w:val="0024217A"/>
     <w:rsid w:val="0024600D"/>
     <w:rsid w:val="0024651A"/>
     <w:rsid w:val="00250E75"/>
+    <w:rsid w:val="00281CE7"/>
+    <w:rsid w:val="00282F2E"/>
+    <w:rsid w:val="002B0AF6"/>
     <w:rsid w:val="002C5DBB"/>
+    <w:rsid w:val="002D727D"/>
     <w:rsid w:val="002E7F2B"/>
+    <w:rsid w:val="00303EF6"/>
     <w:rsid w:val="00310154"/>
-    <w:rsid w:val="0031042B"/>
     <w:rsid w:val="003275D6"/>
     <w:rsid w:val="0033134E"/>
+    <w:rsid w:val="003318FF"/>
     <w:rsid w:val="00334E54"/>
+    <w:rsid w:val="0034316B"/>
     <w:rsid w:val="003554E1"/>
+    <w:rsid w:val="003558B6"/>
     <w:rsid w:val="00393B6F"/>
     <w:rsid w:val="003B4F27"/>
+    <w:rsid w:val="003B7421"/>
     <w:rsid w:val="003C2BCC"/>
+    <w:rsid w:val="003C3C33"/>
     <w:rsid w:val="003E5A5C"/>
+    <w:rsid w:val="003E6028"/>
     <w:rsid w:val="003F58B1"/>
     <w:rsid w:val="003F63F1"/>
+    <w:rsid w:val="00400ADD"/>
     <w:rsid w:val="0040486B"/>
     <w:rsid w:val="0040543F"/>
+    <w:rsid w:val="00413296"/>
     <w:rsid w:val="00413D6F"/>
     <w:rsid w:val="00416C8F"/>
     <w:rsid w:val="00446639"/>
     <w:rsid w:val="004541E8"/>
     <w:rsid w:val="00460465"/>
+    <w:rsid w:val="00473004"/>
     <w:rsid w:val="00473281"/>
     <w:rsid w:val="004913CB"/>
+    <w:rsid w:val="0049591B"/>
+    <w:rsid w:val="004B0CCE"/>
     <w:rsid w:val="004B341B"/>
     <w:rsid w:val="004C32B5"/>
     <w:rsid w:val="004C66C6"/>
     <w:rsid w:val="004E724E"/>
+    <w:rsid w:val="004F54FE"/>
+    <w:rsid w:val="004F619C"/>
     <w:rsid w:val="00511231"/>
     <w:rsid w:val="005174E4"/>
     <w:rsid w:val="00520F4D"/>
     <w:rsid w:val="00526D51"/>
     <w:rsid w:val="00535FDC"/>
+    <w:rsid w:val="00536859"/>
     <w:rsid w:val="00546907"/>
     <w:rsid w:val="00547126"/>
     <w:rsid w:val="00553E32"/>
     <w:rsid w:val="005919E0"/>
     <w:rsid w:val="00593B47"/>
     <w:rsid w:val="00595095"/>
+    <w:rsid w:val="0059679E"/>
+    <w:rsid w:val="005A15EF"/>
     <w:rsid w:val="005A1A94"/>
+    <w:rsid w:val="005B6982"/>
     <w:rsid w:val="005D5019"/>
+    <w:rsid w:val="005D6EDD"/>
+    <w:rsid w:val="00611BE3"/>
     <w:rsid w:val="00636C73"/>
+    <w:rsid w:val="006432B7"/>
     <w:rsid w:val="00643DB6"/>
+    <w:rsid w:val="00645C81"/>
     <w:rsid w:val="00653C0F"/>
+    <w:rsid w:val="00656290"/>
+    <w:rsid w:val="00666840"/>
     <w:rsid w:val="0067276A"/>
     <w:rsid w:val="00672B2A"/>
+    <w:rsid w:val="006801DF"/>
     <w:rsid w:val="0068793D"/>
+    <w:rsid w:val="006A0DDB"/>
     <w:rsid w:val="006A6F5A"/>
     <w:rsid w:val="006A7B96"/>
+    <w:rsid w:val="006B4E2B"/>
     <w:rsid w:val="006B4E57"/>
+    <w:rsid w:val="006D36CB"/>
+    <w:rsid w:val="006F4130"/>
     <w:rsid w:val="00706ECD"/>
     <w:rsid w:val="0071486E"/>
     <w:rsid w:val="00723308"/>
     <w:rsid w:val="0073495E"/>
+    <w:rsid w:val="00737133"/>
     <w:rsid w:val="00741165"/>
+    <w:rsid w:val="007458B1"/>
     <w:rsid w:val="00785EF9"/>
     <w:rsid w:val="00786D65"/>
     <w:rsid w:val="00790916"/>
     <w:rsid w:val="007A7BB2"/>
+    <w:rsid w:val="007C0E8C"/>
     <w:rsid w:val="007D0912"/>
     <w:rsid w:val="007F0B79"/>
+    <w:rsid w:val="00830A5B"/>
     <w:rsid w:val="008430BA"/>
     <w:rsid w:val="00845814"/>
     <w:rsid w:val="00852490"/>
     <w:rsid w:val="00870F7D"/>
     <w:rsid w:val="008717A9"/>
     <w:rsid w:val="008827AA"/>
     <w:rsid w:val="00892263"/>
     <w:rsid w:val="008C706C"/>
     <w:rsid w:val="008E78A5"/>
     <w:rsid w:val="00901B0E"/>
     <w:rsid w:val="00911D39"/>
+    <w:rsid w:val="00917BA5"/>
     <w:rsid w:val="00923DA8"/>
     <w:rsid w:val="009240F3"/>
     <w:rsid w:val="00925DB4"/>
+    <w:rsid w:val="00946A7A"/>
+    <w:rsid w:val="009631EA"/>
     <w:rsid w:val="00980D1D"/>
     <w:rsid w:val="009811F6"/>
+    <w:rsid w:val="009A3857"/>
     <w:rsid w:val="009B10DF"/>
+    <w:rsid w:val="009B237F"/>
     <w:rsid w:val="009B249F"/>
     <w:rsid w:val="009F0C8A"/>
+    <w:rsid w:val="009F56AA"/>
+    <w:rsid w:val="00A162B1"/>
+    <w:rsid w:val="00A20C67"/>
     <w:rsid w:val="00A2293E"/>
     <w:rsid w:val="00A42A5E"/>
     <w:rsid w:val="00A51654"/>
+    <w:rsid w:val="00A64C41"/>
     <w:rsid w:val="00A66FE0"/>
     <w:rsid w:val="00A7343F"/>
     <w:rsid w:val="00A74611"/>
+    <w:rsid w:val="00A76D35"/>
     <w:rsid w:val="00A800BC"/>
     <w:rsid w:val="00A83A2D"/>
     <w:rsid w:val="00A90D6A"/>
     <w:rsid w:val="00AA775E"/>
     <w:rsid w:val="00AD481A"/>
+    <w:rsid w:val="00AD5FB9"/>
+    <w:rsid w:val="00AE2FED"/>
     <w:rsid w:val="00AE66B4"/>
+    <w:rsid w:val="00B14E39"/>
     <w:rsid w:val="00B1511B"/>
+    <w:rsid w:val="00B25027"/>
     <w:rsid w:val="00B30321"/>
     <w:rsid w:val="00B30FB6"/>
     <w:rsid w:val="00B31ABF"/>
+    <w:rsid w:val="00B46A30"/>
+    <w:rsid w:val="00B60133"/>
     <w:rsid w:val="00B6527E"/>
     <w:rsid w:val="00B77821"/>
+    <w:rsid w:val="00B840F3"/>
     <w:rsid w:val="00BA558B"/>
     <w:rsid w:val="00BA61A3"/>
     <w:rsid w:val="00BC17FE"/>
-    <w:rsid w:val="00BD5E1B"/>
+    <w:rsid w:val="00BE4097"/>
     <w:rsid w:val="00BF5FEB"/>
     <w:rsid w:val="00C16C5E"/>
+    <w:rsid w:val="00C2326C"/>
     <w:rsid w:val="00C342BE"/>
     <w:rsid w:val="00C511B7"/>
+    <w:rsid w:val="00C64012"/>
     <w:rsid w:val="00C736E2"/>
+    <w:rsid w:val="00C8732A"/>
+    <w:rsid w:val="00CA28B9"/>
+    <w:rsid w:val="00CB378F"/>
+    <w:rsid w:val="00CF0315"/>
     <w:rsid w:val="00CF30D2"/>
     <w:rsid w:val="00D17ED0"/>
     <w:rsid w:val="00D41E72"/>
     <w:rsid w:val="00D44D29"/>
     <w:rsid w:val="00D46FF4"/>
     <w:rsid w:val="00D47C6C"/>
     <w:rsid w:val="00D51CC2"/>
     <w:rsid w:val="00D61270"/>
+    <w:rsid w:val="00D612E6"/>
+    <w:rsid w:val="00D77030"/>
     <w:rsid w:val="00DA527A"/>
     <w:rsid w:val="00DB5CFB"/>
     <w:rsid w:val="00DC5E7A"/>
+    <w:rsid w:val="00DD05F1"/>
     <w:rsid w:val="00DD52DA"/>
     <w:rsid w:val="00DE2202"/>
     <w:rsid w:val="00DF5358"/>
     <w:rsid w:val="00E06EE3"/>
     <w:rsid w:val="00E14584"/>
+    <w:rsid w:val="00E307D8"/>
     <w:rsid w:val="00E35D70"/>
     <w:rsid w:val="00E41715"/>
+    <w:rsid w:val="00E517AE"/>
     <w:rsid w:val="00E57416"/>
     <w:rsid w:val="00E57AC9"/>
     <w:rsid w:val="00E61771"/>
     <w:rsid w:val="00E64797"/>
     <w:rsid w:val="00E77D78"/>
     <w:rsid w:val="00E77FC1"/>
+    <w:rsid w:val="00E83496"/>
     <w:rsid w:val="00EA5212"/>
+    <w:rsid w:val="00EB4A41"/>
     <w:rsid w:val="00EF34D9"/>
     <w:rsid w:val="00EF442D"/>
+    <w:rsid w:val="00F060CC"/>
+    <w:rsid w:val="00F248DF"/>
     <w:rsid w:val="00F24EC4"/>
     <w:rsid w:val="00F32861"/>
+    <w:rsid w:val="00F41417"/>
     <w:rsid w:val="00F54E72"/>
     <w:rsid w:val="00F574A1"/>
+    <w:rsid w:val="00F604DC"/>
+    <w:rsid w:val="00F622AA"/>
+    <w:rsid w:val="00F645E4"/>
     <w:rsid w:val="00F7095E"/>
     <w:rsid w:val="00F80A32"/>
     <w:rsid w:val="00F924CA"/>
     <w:rsid w:val="00F97269"/>
     <w:rsid w:val="00FA1293"/>
+    <w:rsid w:val="00FA51D8"/>
+    <w:rsid w:val="00FB7F43"/>
     <w:rsid w:val="00FE112B"/>
+    <w:rsid w:val="00FE47C4"/>
+    <w:rsid w:val="00FF2BD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CCF6D4C"/>
   <w15:docId w15:val="{EEEEDB2C-938D-4F2B-AFD8-7F3F2F49E701}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13213,55 +13943,67 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00334E54"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00413D6F"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F54FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gemeindeschreiberei@thunstetten.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\WINDOWS\Profiles\yvonne\Anwendungsdaten\Microsoft\Vorlagen\KiwanisAnmeldungAnl&#228;sse.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -13541,76 +14283,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2995334B-DE00-4202-AE9A-7FE3561D7094}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KiwanisAnmeldungAnlässe.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3953</Characters>
+  <Pages>3</Pages>
+  <Words>641</Words>
+  <Characters>4041</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>6</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anmeldung für die Teilnahme am Zibelimärit vom 26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Advokatur und Notariat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4482</CharactersWithSpaces>
+  <CharactersWithSpaces>4673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>786484</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>87</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:gemeindeschreiberei@thunstetten.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946933</vt:i4>
       </vt:variant>
       <vt:variant>